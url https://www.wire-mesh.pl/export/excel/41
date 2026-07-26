--- v0 (2026-06-07)
+++ v1 (2026-07-26)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Cena: Siatka tkana ogólnego  przeznaczenia</t>
   </si>
   <si>
-    <t>07.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>link do strony serwisu: https://www.wire-mesh.pl/siatka-tkana-ogolnego-przeznaczenia</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Aperture, mm</t>
   </si>
   <si>
     <t>Wire diameter</t>
   </si>
   <si>
     <t>Dostępność</t>
   </si>
   <si>
     <t>Cena z VAT</t>
   </si>
@@ -203,50 +203,53 @@
   <si>
     <t>Siatka tkana 0,094x0,055 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,1x0,05 nierdzewna</t>
   </si>
   <si>
     <t>17 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,1x0,063 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,125x0,08 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,14x0,09 nierdzewna</t>
   </si>
   <si>
     <t>13 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,14x0,1 nierdzewna</t>
   </si>
   <si>
+    <t>Not available</t>
+  </si>
+  <si>
     <t>15 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,14x0,11 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,16x0,1x1300 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,16x0,12 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,17x0,12 nierdzewna</t>
   </si>
   <si>
     <t>18 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,18x0,12 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,2x0,12x1300 nierdzewna</t>
   </si>
   <si>
     <t>12 €  / m² bez VAT</t>
@@ -312,53 +315,50 @@
     <t>Siatka tkana 0,4x0,2x1300 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,4x0,25 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,4x0,25x1300 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,5x0,2 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,5x0,25 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,5x0,3 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,5x0,32 nierdzewna</t>
   </si>
   <si>
     <t>10 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,55x0,16 nierdzewna</t>
-  </si>
-[...1 lines deleted...]
-    <t>Not available</t>
   </si>
   <si>
     <t>9 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,6x0,16 nierdzewna</t>
   </si>
   <si>
     <t>Siatka tkana 0,63x0,25 nierdzewna</t>
   </si>
   <si>
     <t>19 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,63x0,32 nierdzewna</t>
   </si>
   <si>
     <t>28 €  / m² bez VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,63x0,4 nierdzewna</t>
   </si>
   <si>
     <t>35 €  / m² bez VAT</t>
   </si>
@@ -1641,695 +1641,695 @@
       </c>
       <c r="F23" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G23" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="5">
         <v>20</v>
       </c>
       <c r="B24" s="5" t="s">
         <v>45</v>
       </c>
       <c r="C24" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D24" s="5">
         <v>0.14</v>
       </c>
       <c r="E24" s="5">
         <v>0.1</v>
       </c>
       <c r="F24" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G24" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="5">
         <v>21</v>
       </c>
       <c r="B25" s="5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C25" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D25" s="5">
         <v>0.14</v>
       </c>
       <c r="E25" s="5">
         <v>0.11</v>
       </c>
       <c r="F25" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G25" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="5">
         <v>22</v>
       </c>
       <c r="B26" s="5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C26" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D26" s="5">
         <v>0.16</v>
       </c>
       <c r="E26" s="5">
         <v>0.1</v>
       </c>
       <c r="F26" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G26" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="5">
         <v>23</v>
       </c>
       <c r="B27" s="5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C27" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D27" s="5">
         <v>0.16</v>
       </c>
       <c r="E27" s="5">
         <v>0.12</v>
       </c>
       <c r="F27" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G27" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="5">
         <v>24</v>
       </c>
       <c r="B28" s="5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C28" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D28" s="5">
         <v>0.17</v>
       </c>
       <c r="E28" s="5">
         <v>0.12</v>
       </c>
       <c r="F28" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G28" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="5">
         <v>25</v>
       </c>
       <c r="B29" s="5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C29" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D29" s="5">
         <v>0.18</v>
       </c>
       <c r="E29" s="5">
         <v>0.12</v>
       </c>
       <c r="F29" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G29" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="5">
         <v>26</v>
       </c>
       <c r="B30" s="5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C30" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D30" s="5">
         <v>0.2</v>
       </c>
       <c r="E30" s="5">
         <v>0.12</v>
       </c>
       <c r="F30" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G30" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="5">
         <v>27</v>
       </c>
       <c r="B31" s="5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C31" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D31" s="5">
         <v>0.2</v>
       </c>
       <c r="E31" s="5">
         <v>0.13</v>
       </c>
       <c r="F31" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="5">
         <v>28</v>
       </c>
       <c r="B32" s="5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C32" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D32" s="5">
         <v>0.2</v>
       </c>
       <c r="E32" s="5">
         <v>0.13</v>
       </c>
       <c r="F32" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="5" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="5">
         <v>29</v>
       </c>
       <c r="B33" s="5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C33" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D33" s="5">
         <v>0.2</v>
       </c>
       <c r="E33" s="5">
         <v>0.15</v>
       </c>
       <c r="F33" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="5">
         <v>30</v>
       </c>
       <c r="B34" s="5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C34" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D34" s="5">
         <v>0.25</v>
       </c>
       <c r="E34" s="5">
         <v>0.16</v>
       </c>
       <c r="F34" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="5">
         <v>31</v>
       </c>
       <c r="B35" s="5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C35" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D35" s="5">
         <v>0.25</v>
       </c>
       <c r="E35" s="5">
         <v>0.16</v>
       </c>
       <c r="F35" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G35" s="5" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="5">
         <v>32</v>
       </c>
       <c r="B36" s="5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C36" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D36" s="5">
         <v>0.25</v>
       </c>
       <c r="E36" s="5">
         <v>0.2</v>
       </c>
       <c r="F36" s="5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G36" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="5">
         <v>33</v>
       </c>
       <c r="B37" s="5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C37" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D37" s="5">
         <v>0.25</v>
       </c>
       <c r="E37" s="5">
         <v>0.2</v>
       </c>
       <c r="F37" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G37" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="5">
         <v>34</v>
       </c>
       <c r="B38" s="5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C38" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D38" s="5">
         <v>0.3</v>
       </c>
       <c r="E38" s="5">
         <v>0.12</v>
       </c>
       <c r="F38" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G38" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="5">
         <v>35</v>
       </c>
       <c r="B39" s="5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C39" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D39" s="5">
         <v>0.3</v>
       </c>
       <c r="E39" s="5">
         <v>0.2</v>
       </c>
       <c r="F39" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G39" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="5">
         <v>36</v>
       </c>
       <c r="B40" s="5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C40" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D40" s="5">
         <v>0.315</v>
       </c>
       <c r="E40" s="5">
         <v>0.16</v>
       </c>
       <c r="F40" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G40" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="5">
         <v>37</v>
       </c>
       <c r="B41" s="5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C41" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D41" s="5">
         <v>0.32</v>
       </c>
       <c r="E41" s="5">
         <v>0.2</v>
       </c>
       <c r="F41" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G41" s="5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="5">
         <v>38</v>
       </c>
       <c r="B42" s="5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C42" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D42" s="5">
         <v>0.4</v>
       </c>
       <c r="E42" s="5">
         <v>0.15</v>
       </c>
       <c r="F42" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G42" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="5">
         <v>39</v>
       </c>
       <c r="B43" s="5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C43" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D43" s="5">
         <v>0.4</v>
       </c>
       <c r="E43" s="5">
         <v>0.16</v>
       </c>
       <c r="F43" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G43" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="5">
         <v>40</v>
       </c>
       <c r="B44" s="5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C44" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D44" s="5">
         <v>0.4</v>
       </c>
       <c r="E44" s="5">
         <v>0.2</v>
       </c>
       <c r="F44" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G44" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="5">
         <v>41</v>
       </c>
       <c r="B45" s="5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C45" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D45" s="5">
         <v>0.4</v>
       </c>
       <c r="E45" s="5">
         <v>0.2</v>
       </c>
       <c r="F45" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G45" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="5">
         <v>42</v>
       </c>
       <c r="B46" s="5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C46" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D46" s="5">
         <v>0.4</v>
       </c>
       <c r="E46" s="5">
         <v>0.25</v>
       </c>
       <c r="F46" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G46" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="5">
         <v>43</v>
       </c>
       <c r="B47" s="5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C47" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D47" s="5">
         <v>0.4</v>
       </c>
       <c r="E47" s="5">
         <v>0.25</v>
       </c>
       <c r="F47" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G47" s="5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="5">
         <v>44</v>
       </c>
       <c r="B48" s="5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C48" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D48" s="5">
         <v>0.5</v>
       </c>
       <c r="E48" s="5">
         <v>0.2</v>
       </c>
       <c r="F48" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G48" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="5">
         <v>45</v>
       </c>
       <c r="B49" s="5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C49" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D49" s="5">
         <v>0.5</v>
       </c>
       <c r="E49" s="5">
         <v>0.25</v>
       </c>
       <c r="F49" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G49" s="5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="5">
         <v>46</v>
       </c>
       <c r="B50" s="5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="C50" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D50" s="5">
         <v>0.5</v>
       </c>
       <c r="E50" s="5">
         <v>0.3</v>
       </c>
       <c r="F50" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G50" s="5" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="5">
         <v>47</v>
       </c>
       <c r="B51" s="5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C51" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D51" s="5">
         <v>0.5</v>
       </c>
       <c r="E51" s="5">
         <v>0.32</v>
       </c>
       <c r="F51" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G51" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="5">
         <v>48</v>
       </c>
       <c r="B52" s="5" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C52" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D52" s="5">
         <v>0.55</v>
       </c>
       <c r="E52" s="5">
         <v>0.16</v>
       </c>
       <c r="F52" s="5" t="s">
-        <v>83</v>
+        <v>46</v>
       </c>
       <c r="G52" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="5">
         <v>49</v>
       </c>
       <c r="B53" s="5" t="s">
         <v>85</v>
       </c>
       <c r="C53" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D53" s="5">
         <v>0.6</v>
       </c>
       <c r="E53" s="5">
         <v>0.16</v>
       </c>
       <c r="F53" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G53" s="5" t="s">
@@ -2472,51 +2472,51 @@
       </c>
       <c r="G59" s="5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="5">
         <v>56</v>
       </c>
       <c r="B60" s="5" t="s">
         <v>95</v>
       </c>
       <c r="C60" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D60" s="5">
         <v>0.7</v>
       </c>
       <c r="E60" s="5">
         <v>0.25</v>
       </c>
       <c r="F60" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G60" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="5">
         <v>57</v>
       </c>
       <c r="B61" s="5" t="s">
         <v>96</v>
       </c>
       <c r="C61" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D61" s="5">
         <v>0.7</v>
       </c>
       <c r="E61" s="5">
         <v>0.28</v>
       </c>
       <c r="F61" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G61" s="5" t="s">
         <v>34</v>
       </c>
     </row>
@@ -2541,51 +2541,51 @@
       </c>
       <c r="G62" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="5">
         <v>59</v>
       </c>
       <c r="B63" s="5" t="s">
         <v>98</v>
       </c>
       <c r="C63" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D63" s="5">
         <v>0.8</v>
       </c>
       <c r="E63" s="5">
         <v>0.2</v>
       </c>
       <c r="F63" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G63" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="5">
         <v>60</v>
       </c>
       <c r="B64" s="5" t="s">
         <v>99</v>
       </c>
       <c r="C64" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D64" s="5">
         <v>0.8</v>
       </c>
       <c r="E64" s="5">
         <v>0.25</v>
       </c>
       <c r="F64" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G64" s="5" t="s">
         <v>40</v>
       </c>
     </row>
@@ -2633,51 +2633,51 @@
       </c>
       <c r="G66" s="5" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="5">
         <v>63</v>
       </c>
       <c r="B67" s="5" t="s">
         <v>102</v>
       </c>
       <c r="C67" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D67" s="5">
         <v>0.9</v>
       </c>
       <c r="E67" s="5">
         <v>0.22</v>
       </c>
       <c r="F67" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G67" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="5">
         <v>64</v>
       </c>
       <c r="B68" s="5" t="s">
         <v>103</v>
       </c>
       <c r="C68" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D68" s="5">
         <v>0.9</v>
       </c>
       <c r="E68" s="5">
         <v>0.36</v>
       </c>
       <c r="F68" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G68" s="5" t="s">
         <v>104</v>
       </c>
     </row>
@@ -2748,97 +2748,97 @@
       </c>
       <c r="G71" s="5" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="5">
         <v>68</v>
       </c>
       <c r="B72" s="5" t="s">
         <v>109</v>
       </c>
       <c r="C72" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D72" s="5">
         <v>1</v>
       </c>
       <c r="E72" s="5">
         <v>0.25</v>
       </c>
       <c r="F72" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G72" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="5">
         <v>69</v>
       </c>
       <c r="B73" s="5" t="s">
         <v>110</v>
       </c>
       <c r="C73" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D73" s="5">
         <v>1</v>
       </c>
       <c r="E73" s="5">
         <v>0.3</v>
       </c>
       <c r="F73" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G73" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="5">
         <v>70</v>
       </c>
       <c r="B74" s="5" t="s">
         <v>111</v>
       </c>
       <c r="C74" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D74" s="5">
         <v>1</v>
       </c>
       <c r="E74" s="5">
         <v>0.32</v>
       </c>
       <c r="F74" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G74" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="5">
         <v>71</v>
       </c>
       <c r="B75" s="5" t="s">
         <v>112</v>
       </c>
       <c r="C75" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D75" s="5">
         <v>1</v>
       </c>
       <c r="E75" s="5">
         <v>0.4</v>
       </c>
       <c r="F75" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G75" s="5" t="s">
         <v>26</v>
       </c>
     </row>
@@ -2886,120 +2886,120 @@
       </c>
       <c r="G77" s="5" t="s">
         <v>115</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="5">
         <v>74</v>
       </c>
       <c r="B78" s="5" t="s">
         <v>116</v>
       </c>
       <c r="C78" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D78" s="5">
         <v>1.2</v>
       </c>
       <c r="E78" s="5">
         <v>0.22</v>
       </c>
       <c r="F78" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G78" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="5">
         <v>75</v>
       </c>
       <c r="B79" s="5" t="s">
         <v>117</v>
       </c>
       <c r="C79" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D79" s="5">
         <v>1.2</v>
       </c>
       <c r="E79" s="5">
         <v>0.22</v>
       </c>
       <c r="F79" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G79" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="5">
         <v>76</v>
       </c>
       <c r="B80" s="5" t="s">
         <v>118</v>
       </c>
       <c r="C80" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D80" s="5">
         <v>1.2</v>
       </c>
       <c r="E80" s="5">
         <v>0.32</v>
       </c>
       <c r="F80" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G80" s="5" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="5">
         <v>77</v>
       </c>
       <c r="B81" s="5" t="s">
         <v>119</v>
       </c>
       <c r="C81" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D81" s="5">
         <v>1.2</v>
       </c>
       <c r="E81" s="5">
         <v>0.4</v>
       </c>
       <c r="F81" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G81" s="5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="5">
         <v>78</v>
       </c>
       <c r="B82" s="5" t="s">
         <v>120</v>
       </c>
       <c r="C82" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D82" s="5">
         <v>1.2</v>
       </c>
       <c r="E82" s="5">
         <v>0.6</v>
       </c>
       <c r="F82" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G82" s="5" t="s">
         <v>34</v>
       </c>
     </row>
@@ -3070,97 +3070,97 @@
       </c>
       <c r="G85" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="5">
         <v>82</v>
       </c>
       <c r="B86" s="5" t="s">
         <v>125</v>
       </c>
       <c r="C86" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D86" s="5">
         <v>1.4</v>
       </c>
       <c r="E86" s="5">
         <v>0.36</v>
       </c>
       <c r="F86" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G86" s="5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="5">
         <v>83</v>
       </c>
       <c r="B87" s="5" t="s">
         <v>126</v>
       </c>
       <c r="C87" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D87" s="5">
         <v>1.5</v>
       </c>
       <c r="E87" s="5">
         <v>0.5</v>
       </c>
       <c r="F87" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G87" s="5" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="5">
         <v>84</v>
       </c>
       <c r="B88" s="5" t="s">
         <v>127</v>
       </c>
       <c r="C88" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D88" s="5">
         <v>1.6</v>
       </c>
       <c r="E88" s="5">
         <v>0.4</v>
       </c>
       <c r="F88" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G88" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="5">
         <v>85</v>
       </c>
       <c r="B89" s="5" t="s">
         <v>128</v>
       </c>
       <c r="C89" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D89" s="5">
         <v>1.6</v>
       </c>
       <c r="E89" s="5">
         <v>0.8</v>
       </c>
       <c r="F89" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G89" s="5" t="s">
         <v>30</v>
       </c>
     </row>
@@ -3323,71 +3323,71 @@
       </c>
       <c r="G96" s="5" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="5">
         <v>93</v>
       </c>
       <c r="B97" s="5" t="s">
         <v>138</v>
       </c>
       <c r="C97" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D97" s="5">
         <v>2.2</v>
       </c>
       <c r="E97" s="5">
         <v>0.45</v>
       </c>
       <c r="F97" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G97" s="5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="5">
         <v>94</v>
       </c>
       <c r="B98" s="5" t="s">
         <v>139</v>
       </c>
       <c r="C98" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D98" s="5">
         <v>2.2</v>
       </c>
       <c r="E98" s="5">
         <v>0.7</v>
       </c>
       <c r="F98" s="5" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G98" s="5" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="5">
         <v>95</v>
       </c>
       <c r="B99" s="5" t="s">
         <v>140</v>
       </c>
       <c r="C99" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D99" s="5">
         <v>2.5</v>
       </c>
       <c r="E99" s="5">
         <v>0.4</v>
       </c>
       <c r="F99" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G99" s="5" t="s">
@@ -3507,51 +3507,51 @@
       </c>
       <c r="G104" s="5" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="5">
         <v>101</v>
       </c>
       <c r="B105" s="5" t="s">
         <v>147</v>
       </c>
       <c r="C105" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D105" s="5">
         <v>3.2</v>
       </c>
       <c r="E105" s="5">
         <v>0.5</v>
       </c>
       <c r="F105" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G105" s="5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="5">
         <v>102</v>
       </c>
       <c r="B106" s="5" t="s">
         <v>148</v>
       </c>
       <c r="C106" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D106" s="5">
         <v>3.2</v>
       </c>
       <c r="E106" s="5">
         <v>0.8</v>
       </c>
       <c r="F106" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G106" s="5" t="s">
         <v>149</v>
       </c>
     </row>
@@ -3622,51 +3622,51 @@
       </c>
       <c r="G109" s="5" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="5">
         <v>106</v>
       </c>
       <c r="B110" s="5" t="s">
         <v>154</v>
       </c>
       <c r="C110" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D110" s="5">
         <v>4</v>
       </c>
       <c r="E110" s="5">
         <v>0.6</v>
       </c>
       <c r="F110" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G110" s="5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="5">
         <v>107</v>
       </c>
       <c r="B111" s="5" t="s">
         <v>155</v>
       </c>
       <c r="C111" s="5" t="s">
         <v>12</v>
       </c>
       <c r="D111" s="5">
         <v>4</v>
       </c>
       <c r="E111" s="5">
         <v>1</v>
       </c>
       <c r="F111" s="5" t="s">
         <v>13</v>
       </c>
       <c r="G111" s="5" t="s">
         <v>115</v>
       </c>
     </row>