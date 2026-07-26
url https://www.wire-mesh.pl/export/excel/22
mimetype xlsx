--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Cena: Siatka tkana na bazie miedzi</t>
   </si>
   <si>
-    <t>05.06.2026</t>
+    <t>26.07.2026</t>
   </si>
   <si>
     <t>link do strony serwisu: https://www.wire-mesh.pl/siatka-tkana-na-bazie-miedzi</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Dostępność</t>
   </si>
   <si>
     <t>Cena z VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,04x0,03 fosforobrąz</t>
   </si>
   <si>
     <t>ISO 9044</t>
   </si>