--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Cena: Siatka tkana na bazie miedzi</t>
   </si>
   <si>
-    <t>26.07.2026</t>
+    <t>09.09.2026</t>
   </si>
   <si>
     <t>link do strony serwisu: https://www.wire-mesh.pl/siatka-tkana-na-bazie-miedzi</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Dostępność</t>
   </si>
   <si>
     <t>Cena z VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,04x0,03 fosforobrąz</t>
   </si>
   <si>
     <t>ISO 9044</t>
   </si>