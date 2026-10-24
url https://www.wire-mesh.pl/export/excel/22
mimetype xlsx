--- v2 (2026-09-09)
+++ v3 (2026-10-24)
@@ -71,51 +71,51 @@
         <color rgb="FFFFFFFF"/>
         <sz val="12"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">
 </t>
     </r>
     <r>
       <rPr>
         <rFont val="Calibri"/>
         <b val="true"/>
         <i val="false"/>
         <strike val="false"/>
         <color rgb="FF0070C0"/>
         <sz val="14"/>
         <u val="none"/>
       </rPr>
       <t xml:space="preserve">wire-mesh.eu
 wm773815@gmail.com</t>
     </r>
   </si>
   <si>
     <t>Cena: Siatka tkana na bazie miedzi</t>
   </si>
   <si>
-    <t>09.09.2026</t>
+    <t>24.10.2026</t>
   </si>
   <si>
     <t>link do strony serwisu: https://www.wire-mesh.pl/siatka-tkana-na-bazie-miedzi</t>
   </si>
   <si>
     <t xml:space="preserve"> № </t>
   </si>
   <si>
     <t>Nazwa</t>
   </si>
   <si>
     <t>GOST (Specs)</t>
   </si>
   <si>
     <t>Dostępność</t>
   </si>
   <si>
     <t>Cena z VAT</t>
   </si>
   <si>
     <t>Siatka tkana 0,04x0,03 fosforobrąz</t>
   </si>
   <si>
     <t>ISO 9044</t>
   </si>